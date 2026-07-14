--- v0 (2025-10-18)
+++ v1 (2026-07-14)
@@ -480,52 +480,50 @@
       </w:r>
       <w:r w:rsidR="00606B3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF3DCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprawie dofinansowania podjęcia</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A06DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> działalności gospodarczej</w:t>
       </w:r>
       <w:r w:rsidR="00EB3A7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002031F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zwracam się z prośbą o zmianę </w:t>
       </w:r>
       <w:r w:rsidR="002031F4" w:rsidRPr="002031F4">
@@ -1125,115 +1123,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zczegółową specyfikację wydatków</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uwzględniającą zmiany</w:t>
       </w:r>
       <w:r w:rsidR="00A06DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00232E58" w:rsidRPr="00A06DDA" w:rsidRDefault="00232E58" w:rsidP="00A06DDA">
+    <w:p w:rsidR="00177E5B" w:rsidRDefault="00177E5B" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...12 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00177E5B" w:rsidRDefault="00177E5B" w:rsidP="00A06DDA">
+    <w:p w:rsidR="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
+    <w:p w:rsidR="00A06DDA" w:rsidRPr="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A06DDA" w:rsidRPr="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
-[...9 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00177E5B" w:rsidRPr="00A06DDA" w:rsidRDefault="00177E5B" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A06DDA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00177E5B" w:rsidRPr="00A06DDA" w:rsidRDefault="00A06DDA" w:rsidP="00A06DDA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1395,50 +1372,88 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A06DDA" w:rsidRDefault="00A06DDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A06DDA" w:rsidRDefault="00A06DDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004706B3" w:rsidRDefault="004706B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004706B3" w:rsidRDefault="004706B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004706B3" w:rsidRDefault="004706B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004706B3" w:rsidRDefault="004706B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00A35156" w:rsidRDefault="00A35156" w:rsidP="004025FF">
       <w:pPr>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A35156" w:rsidRPr="000A01D7" w:rsidRDefault="00A35156" w:rsidP="004025FF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A01D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5215,51 +5230,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00070BBB" w:rsidRDefault="00070BBB"/>
     <w:p w:rsidR="00070BBB" w:rsidRDefault="00070BBB"/>
     <w:p w:rsidR="00FE616C" w:rsidRDefault="00FE616C"/>
     <w:p w:rsidR="00FE616C" w:rsidRDefault="00FE616C"/>
     <w:p w:rsidR="0031374E" w:rsidRDefault="0031374E"/>
     <w:sectPr w:rsidR="0031374E" w:rsidSect="00EB3A7B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5462,94 +5477,96 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00177E5B"/>
     <w:rsid w:val="00070BBB"/>
     <w:rsid w:val="000A01D7"/>
     <w:rsid w:val="00153313"/>
     <w:rsid w:val="00177E5B"/>
     <w:rsid w:val="001B3ABF"/>
     <w:rsid w:val="001E19F1"/>
     <w:rsid w:val="002031F4"/>
     <w:rsid w:val="0020717C"/>
     <w:rsid w:val="00232E58"/>
     <w:rsid w:val="0031374E"/>
     <w:rsid w:val="0032649B"/>
     <w:rsid w:val="003A4E2F"/>
     <w:rsid w:val="004025FF"/>
+    <w:rsid w:val="004706B3"/>
     <w:rsid w:val="004F7747"/>
     <w:rsid w:val="0053780C"/>
+    <w:rsid w:val="00583742"/>
     <w:rsid w:val="005A3644"/>
     <w:rsid w:val="005D32BC"/>
     <w:rsid w:val="00606B3E"/>
     <w:rsid w:val="006153F7"/>
     <w:rsid w:val="00A06DDA"/>
     <w:rsid w:val="00A32B8C"/>
     <w:rsid w:val="00A35156"/>
     <w:rsid w:val="00A72621"/>
     <w:rsid w:val="00AE79F2"/>
     <w:rsid w:val="00B74B81"/>
     <w:rsid w:val="00B84F8B"/>
     <w:rsid w:val="00B9502D"/>
     <w:rsid w:val="00CB2652"/>
     <w:rsid w:val="00EB3A7B"/>
     <w:rsid w:val="00F63CE9"/>
     <w:rsid w:val="00FE616C"/>
     <w:rsid w:val="00FF3DCD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="276481AA"/>
+  <w14:docId w14:val="42C6FC1C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C4EEB18-A18F-4B5C-B400-6816589B751F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6310,82 +6327,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65899217-A35A-4D79-9EA0-454EC75A3F64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBA0BDF6-359E-47F8-B6B9-C5E7A80FC44B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>559</Words>
-  <Characters>3360</Characters>
+  <Words>511</Words>
+  <Characters>3066</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3912</CharactersWithSpaces>
+  <CharactersWithSpaces>3570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kasia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>